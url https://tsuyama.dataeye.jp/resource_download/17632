--- v0 (2026-04-07)
+++ v1 (2026-09-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\naibufsv2.tsuyama.local\DATA\令和07年度\052000みらいビジョン戦略室\12 市政統計調査・分析\11_統計書\3.原稿依頼・回答・作成\3.校正\03 校正３回目\02-1 校正３回目　元データExcel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\naibufsv2.tsuyama.local\Penetration\052000みらいビジョン戦略室_通年\01 統計関係\50 津山市統計書\R7\1.原稿依頼・回答・作成\6.令和7年度版統計書オープンデータ用データ\9-教育・文化（単独表98～137）\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="29040" windowHeight="13125"/>
   </bookViews>
   <sheets>
     <sheet name="99" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="21">
   <si>
     <t>99　幼稚園児数及び教職員数</t>
     <rPh sb="3" eb="6">
       <t>ヨウチエン</t>
     </rPh>
     <rPh sb="6" eb="7">
@@ -525,94 +525,94 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り_単独表098～138" xfId="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Calc">
@@ -888,219 +888,219 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T11"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L2" sqref="L2:S2"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="3.125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.25" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="3.25" style="1" customWidth="1"/>
     <col min="5" max="6" width="3.375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.125" style="1" customWidth="1"/>
     <col min="8" max="9" width="4" style="1" customWidth="1"/>
     <col min="10" max="10" width="4.125" style="1" customWidth="1"/>
     <col min="11" max="12" width="4" style="1" customWidth="1"/>
     <col min="13" max="13" width="4.125" style="1" customWidth="1"/>
     <col min="14" max="15" width="4" style="1" customWidth="1"/>
     <col min="16" max="16" width="4.125" style="1" customWidth="1"/>
     <col min="17" max="19" width="3.375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9" style="1" bestFit="1"/>
     <col min="21" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="22"/>
-[...16 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="16"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="16"/>
+      <c r="Q1" s="16"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
     </row>
     <row r="2" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="L2" s="23" t="s">
+      <c r="L2" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="M2" s="24"/>
-[...5 lines deleted...]
-      <c r="S2" s="24"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
     </row>
     <row r="3" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25" t="s">
+      <c r="B3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="26"/>
-[...13 lines deleted...]
-      <c r="Q3" s="18" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="20"/>
+      <c r="O3" s="20"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="18" t="s">
+      <c r="R3" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="S3" s="19" t="s">
+      <c r="S3" s="28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="17"/>
-      <c r="B4" s="27" t="s">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="28"/>
-[...1 lines deleted...]
-      <c r="E4" s="30" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="30"/>
-[...1 lines deleted...]
-      <c r="H4" s="30" t="s">
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="30"/>
-[...1 lines deleted...]
-      <c r="K4" s="30" t="s">
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="30"/>
-[...1 lines deleted...]
-      <c r="N4" s="30" t="s">
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="30"/>
-[...3 lines deleted...]
-      <c r="S4" s="20"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="29"/>
     </row>
     <row r="5" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="17"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="Q5" s="18"/>
-[...1 lines deleted...]
-      <c r="S5" s="21"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="30"/>
     </row>
     <row r="6" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9">
         <v>0</v>
       </c>
       <c r="C6" s="9">
         <v>1</v>
       </c>
       <c r="D6" s="9">
         <v>1</v>
       </c>
       <c r="E6" s="9">
         <v>50</v>
       </c>
       <c r="F6" s="9">
         <v>32</v>
       </c>
       <c r="G6" s="9">
         <v>82</v>
       </c>
       <c r="H6" s="9">
         <v>48</v>
@@ -1125,160 +1125,161 @@
       </c>
       <c r="O6" s="9">
         <v>127</v>
       </c>
       <c r="P6" s="9">
         <v>275</v>
       </c>
       <c r="Q6" s="9">
         <v>19</v>
       </c>
       <c r="R6" s="9">
         <v>4</v>
       </c>
       <c r="S6" s="9">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="10">
         <v>0</v>
       </c>
       <c r="C7" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D7" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E7" s="11">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F7" s="11">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="G7" s="11">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="H7" s="11">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="I7" s="11">
+        <v>21</v>
+      </c>
+      <c r="J7" s="11">
+        <v>38</v>
+      </c>
+      <c r="K7" s="11">
+        <v>21</v>
+      </c>
+      <c r="L7" s="11">
+        <v>18</v>
+      </c>
+      <c r="M7" s="11">
+        <v>39</v>
+      </c>
+      <c r="N7" s="11">
+        <v>58</v>
+      </c>
+      <c r="O7" s="11">
+        <v>55</v>
+      </c>
+      <c r="P7" s="11">
+        <v>113</v>
+      </c>
+      <c r="Q7" s="11">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>4</v>
       </c>
       <c r="R7" s="11">
         <v>1</v>
       </c>
       <c r="S7" s="11">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="T7" s="15"/>
     </row>
     <row r="8" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10">
         <v>0</v>
       </c>
       <c r="C8" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D8" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E8" s="11">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F8" s="11">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="G8" s="11">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="H8" s="11">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="I8" s="11">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="J8" s="11">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="K8" s="11">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="L8" s="11">
+        <v>6</v>
+      </c>
+      <c r="M8" s="11">
+        <v>10</v>
+      </c>
+      <c r="N8" s="11">
+        <v>23</v>
+      </c>
+      <c r="O8" s="11">
         <v>18</v>
       </c>
-      <c r="M8" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="11">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="Q8" s="11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R8" s="11">
         <v>1</v>
       </c>
       <c r="S8" s="11">
-        <v>14</v>
-      </c>
+        <v>11</v>
+      </c>
+      <c r="T8" s="15"/>
     </row>
     <row r="9" spans="1:20" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11">
         <v>0</v>
       </c>
       <c r="C9" s="11">
         <v>0</v>
       </c>
       <c r="D9" s="10">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>5</v>
       </c>
       <c r="F9" s="11">
         <v>4</v>
       </c>
       <c r="G9" s="11">
         <v>9</v>
       </c>
       <c r="H9" s="11">
         <v>8</v>
@@ -1358,77 +1359,77 @@
         <v>28</v>
       </c>
       <c r="N10" s="12">
         <v>47</v>
       </c>
       <c r="O10" s="12">
         <v>34</v>
       </c>
       <c r="P10" s="12">
         <v>81</v>
       </c>
       <c r="Q10" s="12">
         <v>6</v>
       </c>
       <c r="R10" s="12">
         <v>1</v>
       </c>
       <c r="S10" s="12">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="K11" s="16" t="s">
+      <c r="K11" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="L11" s="16"/>
-[...6 lines deleted...]
-      <c r="S11" s="16"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="26"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="26"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="26"/>
+      <c r="S11" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="K11:S11"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="Q3:Q5"/>
+    <mergeCell ref="R3:R5"/>
+    <mergeCell ref="S3:S5"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="L2:S2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
-    <mergeCell ref="K11:S11"/>
-[...3 lines deleted...]
-    <mergeCell ref="S3:S5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">